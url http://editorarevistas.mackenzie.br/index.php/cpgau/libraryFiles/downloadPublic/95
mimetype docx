--- v0 (2025-12-09)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6ED0F8CC" w14:textId="77777777" w:rsidR="00082988" w:rsidRDefault="00082988" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TtuloPortugus"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D10B7F" w14:textId="365D73B8" w:rsidR="00C26D17" w:rsidRPr="00435504" w:rsidRDefault="00435504" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TtuloPortugus"/>
       </w:pPr>
       <w:r w:rsidRPr="00435504">
         <w:t xml:space="preserve">Título em </w:t>
       </w:r>
       <w:r w:rsidR="00D13DA8">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00435504">
         <w:t>ortuguês</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB2D104" w14:textId="722D5D5E" w:rsidR="00435504" w:rsidRPr="002F7E36" w:rsidRDefault="00C043A7" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TtuloEspanholIngls"/>
       </w:pPr>
       <w:r>
@@ -798,1816 +798,1886 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C95C917" w14:textId="77777777" w:rsidR="00435504" w:rsidRPr="004D6CA9" w:rsidRDefault="00435504" w:rsidP="00D52CA3">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TtuloResumoResumen"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6CA9">
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19507995" w14:textId="66FA08EB" w:rsidR="00D677AC" w:rsidRPr="00962959" w:rsidRDefault="00435504" w:rsidP="00C05DFD">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoResumoResumen"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>potenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rhoncus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sed porta gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nec. Donec sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D677AC" w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D677AC" w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D677AC" w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D677AC" w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>urna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ante, ac</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ac blandit odio. Morbi semper pharetra molestie. Aliquam volutpat interdum odio mollis sagittis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sed at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aliquam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auctor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et lorem. Sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vel. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aenean id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>consectetur</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>adipiscing</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>elit</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">. Proin </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>iaculis</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>lobortis</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>turpis</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...246 lines deleted...]
-      <w:r w:rsidRPr="00490A30">
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...1257 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nulla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dui, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sodales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vestibulum id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>arcu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fusce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>dapibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2921,91 +2991,112 @@
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">met aliquet enim. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530B6C">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Phasellus vestibulum cursus finibus. Nulla egestas massa hendrerit orci placerat sagittis. Sed eu velit cursus, posuere tortor vel, volutpat odio. </w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut elit dolor, vehicula eget elit ut, feugiat rutrum urna. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530B6C">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Proin consequat, tortor sit amet efficitur pharetra, nisi est bibendum ante, ac tristique eros nibh vel neque. Suspendisse quis viverra orci. </w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">In ac blandit odio. Morbi semper pharetra molestie. Aliquam volutpat interdum odio mollis sagittis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sed at ornare nisl, at tempus augue. Aliquam euismod diam magna, sagittis tincidunt nibh ornare sit amet. Duis accumsan, ex quis luctus aliquet, ex metus auctor felis, eu feugiat nisl erat et lorem. Sed dapibus ipsum leo, non lobortis nunc sollicitudin vel. Donec sapien lectus, vehicula ac pretium vitae, interdum ac velit. Aenean viverra tincidunt nisl eget bibendum. </w:t>
       </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aenean id sodales arcu. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aenean id sodales arcu. Quisque augue tellus, elementum sed quam quis, tincidunt commodo velit. Fusce non imperdiet erat. Nulla elit dui, sodales nec tincidunt sit amet, vestibulum id arcu. Fusce dapibus sodales tincidunt. Aliquam convallis commodo libero non consequat. Cras tempo</w:t>
+        <w:t xml:space="preserve">Quisque augue tellus, elementum sed quam quis, tincidunt commodo velit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fusce non imperdiet erat. Nulla elit dui, sodales nec tincidunt sit amet, vestibulum id arcu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fusce dapibus sodales tincidunt. Aliquam convallis commodo libero non consequat. Cras tempo</w:t>
       </w:r>
       <w:r w:rsidR="00EA4BB0" w:rsidRPr="00490A30">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r ultrices justo eget bibendum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CEF57B" w14:textId="41855458" w:rsidR="00D36B56" w:rsidRPr="00490A30" w:rsidRDefault="00B017D0" w:rsidP="001B0B5B">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoAbstract"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
@@ -3364,65 +3455,51 @@
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nisl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mattis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Donec sit </w:t>
+        <w:t xml:space="preserve"> nec. Donec sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
@@ -3448,1394 +3525,1434 @@
         </w:rPr>
         <w:t>aliquet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Phasellus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vestibulum cursus </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>finibus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> dolor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Nulla </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>egestas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>massa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>hendrerit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>urna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante, ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>orci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ac blandit odio. Morbi semper pharetra molestie. Aliquam volutpat interdum odio mollis sagittis. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>placerat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Sed at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aliquam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diam magna, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>sagittis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Sed </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auctor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et lorem. Sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vehicula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>velit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00530B6C">
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aenean id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...125 lines deleted...]
-      <w:r w:rsidRPr="00530B6C">
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dui, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...712 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vestibulum id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>arcu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...281 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fusce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>dapibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5781,65 +5898,51 @@
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>nec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> felis. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Sed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> eu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>venenatis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B017D0" w:rsidRPr="00962959">
         <w:rPr>
@@ -6043,103 +6146,181 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>consequat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>semper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0493B">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut id ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B0493B">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B0493B">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B0493B">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sodales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B0493B">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B0493B">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325DB1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent vulputate euismod eros, sit amet commodo sapien fermentum ac. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros, sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fermentum ac. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Praesent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>posuere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
@@ -6788,55 +6969,55 @@
         </w:rPr>
         <w:t>sodales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fringilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> vel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B947571" w14:textId="63DE7E54" w:rsidR="002D185B" w:rsidRPr="00530B6C" w:rsidRDefault="002D185B" w:rsidP="002D185B">
+    <w:p w14:paraId="6B947571" w14:textId="63DE7E54" w:rsidR="002D185B" w:rsidRPr="009B7EE1" w:rsidRDefault="002D185B" w:rsidP="002D185B">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Morbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>hendrerit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
@@ -6978,550 +7159,704 @@
         </w:rPr>
         <w:t>inceptos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>himenaeos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Quisque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>lacus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augue ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>blandit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>laoreet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...400 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>volutpat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ullamcorper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>euismod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF34AEA" w14:textId="69A14DCE" w:rsidR="002D185B" w:rsidRPr="00962959" w:rsidRDefault="002D185B" w:rsidP="002D185B">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hendrerit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -7647,1009 +7982,917 @@
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>fringilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nibh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">. Aliquam id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Integer sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convallis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gravida in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem. Donec et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cum sociis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>natoque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>penatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>magnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dis parturient </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>montes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nascetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ridiculus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mus. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem a ligula </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> felis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A30">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F7E36">
-[...200 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cum </w:t>
-[...699 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> felis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>consequat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
@@ -9342,166 +9585,180 @@
         </w:rPr>
         <w:t>odio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>porttitor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Praesent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>mauris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>quam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>maximus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>congue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>congue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mi. </w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tempus </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> tempus felis, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> porta ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
@@ -9514,812 +9771,904 @@
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>sed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (A</w:t>
       </w:r>
       <w:r w:rsidR="00DB71CD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>utor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, ano, p. XX). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DA6154" w14:textId="3F190F6C" w:rsidR="002D185B" w:rsidRPr="00490A30" w:rsidRDefault="002D185B" w:rsidP="002D185B">
+    <w:p w14:paraId="62DA6154" w14:textId="3F190F6C" w:rsidR="002D185B" w:rsidRPr="009B7EE1" w:rsidRDefault="002D185B" w:rsidP="002D185B">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Nulla dictum ultrices nulla eget efficitur. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Sed auctor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>neque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> nec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ornare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at dictum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F7E36">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dapibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porta vitae. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Donec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>blandit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fames ac ante ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>maximus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>molestie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>nec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F7E36">
-[...50 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erat. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>laoreet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F7E36">
-[...619 lines deleted...]
-        <w:t xml:space="preserve"> 1).</w:t>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Figura 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25124DC9" w14:textId="77777777" w:rsidR="007F4116" w:rsidRPr="00962959" w:rsidRDefault="007F4116" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3EE3FF" w14:textId="2400258D" w:rsidR="007F4116" w:rsidRPr="00962959" w:rsidRDefault="009826B8" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="22116" w:dyaOrig="11878" w14:anchorId="54D5E6E5">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:452.2pt;height:242.95pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:452.4pt;height:243pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Unknown" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1767512502" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Unknown" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1833874724" r:id="rId10"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4968F1AE" w14:textId="77777777" w:rsidR="007F4116" w:rsidRDefault="007F4116" w:rsidP="00EA4BB0">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="515E65B9" w14:textId="44449B38" w:rsidR="00364BC2" w:rsidRPr="00530B6C" w:rsidRDefault="00364BC2" w:rsidP="007F4116">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RotisSemiSans-Bold" w:hAnsi="RotisSemiSans-Bold"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10680,55 +11029,55 @@
         <w:t>bibendum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Nulla imperdiet viverra neque, fermentum sodales sem fringilla vel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0943F349" w14:textId="77777777" w:rsidR="00364BC2" w:rsidRPr="00530B6C" w:rsidRDefault="00364BC2" w:rsidP="00364BC2">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691A4979" w14:textId="12F9328C" w:rsidR="00B017D0" w:rsidRPr="00530B6C" w:rsidRDefault="00B017D0" w:rsidP="006D0227">
+    <w:p w14:paraId="691A4979" w14:textId="12F9328C" w:rsidR="00B017D0" w:rsidRPr="009B7EE1" w:rsidRDefault="00B017D0" w:rsidP="006D0227">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pellentesque varius purus in libero eleifend vulputate et in tortor. </w:t>
       </w:r>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">In nec scelerisque diam, sed pharetra sem. Suspendisse vulputate pellentesque eros ut pellentesque. Sed suscipit sollicitudin turpis ullamcorper pretium. </w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Etiam quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -10971,496 +11320,608 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>molestie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>quam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>elementum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...36 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erat ante, ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>imperdiet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>laoreet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>consequat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tellus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tellus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Quisque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>lectus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>mauris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>congue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>metus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et libero tempus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>varius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>iaculis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>nibh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nam </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>bibendum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>auctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in sem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>aptent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>taciti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>sociosqu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>litora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>torquent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>conubia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>inceptos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>himenaeos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32041296" w14:textId="5C4900D4" w:rsidR="00364BC2" w:rsidRPr="00490A30" w:rsidRDefault="00B017D0" w:rsidP="00364BC2">
+    <w:p w14:paraId="32041296" w14:textId="5C4900D4" w:rsidR="00364BC2" w:rsidRPr="009B7EE1" w:rsidRDefault="00B017D0" w:rsidP="00364BC2">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Curabitur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> id </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
@@ -11832,214 +12293,270 @@
         </w:rPr>
         <w:t>tellus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> lorem, cursus id magna at, lacinia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>faucibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> mi. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Pellentesque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> porta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>facilisis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>vel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>diam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>nec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>volutpat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> diam.</w:t>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535953A4" w14:textId="0CA43299" w:rsidR="007F4116" w:rsidRPr="00DD11FA" w:rsidRDefault="00B017D0" w:rsidP="00D36B56">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>iaculis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>molestie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>volutpat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nam </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
@@ -14188,335 +14705,265 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc non </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>elementum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aenean </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diam dictum. In maximus libero vitae magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...148 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fermentum ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>massa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> massa. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nullam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>elementum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
@@ -15057,137 +15504,137 @@
         </w:rPr>
         <w:t xml:space="preserve"> porta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>finibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F884FDE" w14:textId="150609AA" w:rsidR="00067164" w:rsidRPr="00962959" w:rsidRDefault="00067164" w:rsidP="00067164">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>felis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>felis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>hendrerit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitae </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>varius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> non, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>leo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Aenean</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>lacinia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -15506,54 +15953,54 @@
       <w:r w:rsidR="00530B6C">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00664B68" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07242461" w14:textId="69F3A29E" w:rsidR="00364BC2" w:rsidRDefault="009826B8" w:rsidP="00364BC2">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:rPr>
           <w:rFonts w:ascii="RotisSansSerif-Italic" w:hAnsi="RotisSansSerif-Italic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="15311" w:dyaOrig="10181" w14:anchorId="058F55DC">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:339.15pt;height:225.5pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:339pt;height:225.6pt" o:ole="">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Unknown" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1767512503" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Unknown" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1833874725" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FABCC6" w14:textId="77777777" w:rsidR="009826B8" w:rsidRDefault="009826B8" w:rsidP="007F4116">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD4F9ED" w14:textId="42B2808F" w:rsidR="00364BC2" w:rsidRPr="00962959" w:rsidRDefault="00364BC2" w:rsidP="007F4116">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 2: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -16002,55 +16449,55 @@
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fringilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> vel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5963E5" w14:textId="77777777" w:rsidR="00364BC2" w:rsidRDefault="00364BC2" w:rsidP="00364BC2">
       <w:pPr>
         <w:pStyle w:val="CPFAU-LegendaFigura"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21BA4D8A" w14:textId="42C4AECE" w:rsidR="007F4116" w:rsidRPr="00530B6C" w:rsidRDefault="00B017D0" w:rsidP="00D36B56">
+    <w:p w14:paraId="21BA4D8A" w14:textId="42C4AECE" w:rsidR="007F4116" w:rsidRPr="009B7EE1" w:rsidRDefault="00B017D0" w:rsidP="00D36B56">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7E36">
         <w:t xml:space="preserve">Duis laoreet velit orci, lobortis fermentum est tempus mollis. Proin lacinia purus urna, imperdiet blandit turpis porttitor at. Donec in rutrum quam, eget tempus risus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:t xml:space="preserve">Praesent sed turpis fringilla neque lacinia sagittis id sed ligula. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nulla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> a sem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
@@ -16128,410 +16575,326 @@
         </w:rPr>
         <w:t>nisi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> non, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>faucibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> magna. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nulla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dapibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>congue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convallis magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>blandit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Praesent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...50 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vel nisi pharetra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vehicula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>purus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pellentesque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> habitant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>morbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tristique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>senectus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>netus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> fames ac </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>egestas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524B3035" w14:textId="77777777" w:rsidR="00B017D0" w:rsidRPr="00962959" w:rsidRDefault="00B017D0" w:rsidP="006D0227">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Cras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16779,123 +17142,117 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nunc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eleifend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F7E36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>euismod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>neque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quis ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>pellentesque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>bibendum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fusce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>odio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -17304,55 +17661,55 @@
         </w:rPr>
         <w:t>maximus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>cursus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298554CC" w14:textId="300BFCA4" w:rsidR="00B017D0" w:rsidRPr="00490A30" w:rsidRDefault="00B017D0" w:rsidP="006D0227">
+    <w:p w14:paraId="298554CC" w14:textId="300BFCA4" w:rsidR="00B017D0" w:rsidRPr="009B7EE1" w:rsidRDefault="00B017D0" w:rsidP="006D0227">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Vestibulum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>mattis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
@@ -18074,568 +18431,440 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>metus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> vel. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morbi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>varius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sapien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>interdum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Proin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolor vel libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>blandit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...64 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>neque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A30">
-[...155 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliquam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>accumsan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>odio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A30">
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E7F5F8" w14:textId="77777777" w:rsidR="00974070" w:rsidRPr="00490A30" w:rsidRDefault="00974070" w:rsidP="006D0227">
+    <w:p w14:paraId="56E7F5F8" w14:textId="77777777" w:rsidR="00974070" w:rsidRPr="009B7EE1" w:rsidRDefault="00974070" w:rsidP="006D0227">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78CC7A96" w14:textId="77777777" w:rsidR="00974070" w:rsidRPr="00490A30" w:rsidRDefault="00974070" w:rsidP="00974070">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TtuloReferncias"/>
         <w:ind w:left="2268"/>
       </w:pPr>
       <w:r w:rsidRPr="00490A30">
         <w:t>Considerações Finais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B12CD07" w14:textId="77777777" w:rsidR="00B017D0" w:rsidRPr="00962959" w:rsidRDefault="00B017D0" w:rsidP="007F4116">
       <w:pPr>
         <w:pStyle w:val="CPFAU-TextoCorrido"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490A30">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Maecenas non arcu non libero lobortis sodales vitae lacinia libero. Fusce ultricies molestie risus non tristique. Suspendisse potenti. Fusce egestas mauris nec nisl sodales feugiat ac nec ante. Nam facilisis et sapien sit amet ornare. Cras sed quam molestie, rhoncus felis eget, vestibulum justo. Phasellus ornare sollicitudin est, aliquet fringilla est fermentum id. Nunc feugiat tellus eu turpis posuere luctus. Interdum et malesuada fames ac ante ipsum primis in faucibus. Vestibulum ornare, felis vel congue ultrices, lorem erat mattis arcu, nec laoreet nunc velit ac dolor. Pellentesque aliquet, ipsum et pellentesque tempus, sapien velit ultrices velit, eget rhoncus mi ex id metus. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...100 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fusce at lorem vulputate, hendrerit sem sed, fringilla nibh. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Aliquam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>aliquet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ipsum. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Duis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>nec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -19205,325 +19434,359 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>orci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna. Aliquam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...90 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vivamus sagittis dapibus purus. In sollicitudin suscipit enim nec bibendum. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libero pharetra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lectus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00530B6C">
-[...175 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Quisque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>varius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -20237,265 +20500,219 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Acesso em: 29 jun. 2023.</w:t>
       </w:r>
       <w:r w:rsidR="00F47059">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BA4E34" w14:textId="46CB2090" w:rsidR="00E326CE" w:rsidRPr="00E326CE" w:rsidRDefault="00E326CE" w:rsidP="00F47059">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BARTALINI,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>trama</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>capilar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>das</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>águas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>visão</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>cotidiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>paisagem.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E326CE">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E326CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+        <w:t>Revista USP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
+        <w:rPr>
           <w:color w:val="231F20"/>
-          <w:highlight w:val="yellow"/>
-[...16 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, São Paulo, n. 70, p. 88-97, 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFA81F5" w14:textId="1317F262" w:rsidR="0046446F" w:rsidRPr="002F7E36" w:rsidRDefault="0046446F" w:rsidP="00D36B56">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">BAMMATE, N. La ville dans l'islam. </w:t>
       </w:r>
       <w:r w:rsidRPr="00530B6C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>In:</w:t>
@@ -21068,51 +21285,51 @@
         </w:rPr>
         <w:t>Maisonneuve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Larose</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, 1979.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4211BF86" w14:textId="77777777" w:rsidR="00E326CE" w:rsidRDefault="0046446F" w:rsidP="00E326CE">
+    <w:p w14:paraId="4211BF86" w14:textId="77777777" w:rsidR="00E326CE" w:rsidRPr="009B7EE1" w:rsidRDefault="0046446F" w:rsidP="00E326CE">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>BEYHUM, N</w:t>
       </w:r>
       <w:r w:rsidR="0087016F">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>; DAVID</w:t>
       </w:r>
@@ -21232,240 +21449,227 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894DF1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894DF1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annales de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t xml:space="preserve">Annales de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Recherche</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t>Recherche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Urbaine</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00894DF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B1382D">
+        <w:t>Urbaine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00962959">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Paris, N° 57-58, 1992.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E68753" w14:textId="495F5F24" w:rsidR="00B978E7" w:rsidRPr="00962959" w:rsidRDefault="00B978E7" w:rsidP="00F47059">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B978E7">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>BRASIL. Lei Federal n. 9.433, de 8 de janeiro de 1997. Institui a Política Nacional de</w:t>
       </w:r>
-      <w:r w:rsidR="00E326CE">
+      <w:r w:rsidR="00E326CE" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B978E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Recursos Hídricos, cria o Sistema Nacional de Gerenciamento de Recursos</w:t>
       </w:r>
-      <w:r w:rsidR="00E326CE">
+      <w:r w:rsidR="00E326CE" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B978E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Hídricos, regulamenta o inciso XIX do art. 21 da Constituição Federal e</w:t>
       </w:r>
-      <w:r w:rsidR="00E326CE">
+      <w:r w:rsidR="00E326CE" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B978E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>altera o art. 1° da Lei 8.001, de 13 de março de 1990, que modificou a Lei</w:t>
       </w:r>
-      <w:r w:rsidR="00E326CE">
+      <w:r w:rsidR="00E326CE" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B978E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">7.990, de 28 de dezembro de 1989. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B978E7">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Diário Oficial da União</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B978E7">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, Brasília, DF,</w:t>
       </w:r>
-      <w:r w:rsidR="00E326CE">
+      <w:r w:rsidR="00E326CE" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B978E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>p. 470, 9 jan. 1997.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D91B26" w14:textId="119670F5" w:rsidR="0046446F" w:rsidRPr="00530B6C" w:rsidRDefault="0046446F" w:rsidP="00D36B56">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">CHEVALLIER, D. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
@@ -21702,1802 +21906,1601 @@
         </w:rPr>
         <w:t>Maisonneuve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Larose</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0046446F" w:rsidRPr="00962959">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, 1979.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A7C64C" w14:textId="77777777" w:rsidR="00F47059" w:rsidRDefault="0046446F" w:rsidP="00F47059">
+    <w:p w14:paraId="42A7C64C" w14:textId="77777777" w:rsidR="00F47059" w:rsidRPr="009B7EE1" w:rsidRDefault="0046446F" w:rsidP="00F47059">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DAVID, J</w:t>
       </w:r>
-      <w:r w:rsidR="00FE1395">
+      <w:r w:rsidR="00FE1395" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050511B">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0050511B">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Suwayqat´Ali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0050511B">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0050511B">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Alep</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0050511B">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Damasco:</w:t>
       </w:r>
-      <w:r w:rsidR="0050511B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidR="0050511B" w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Presses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>l´Ifpo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00962959">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, 1998.</w:t>
       </w:r>
-      <w:r w:rsidR="00F47059">
+      <w:r w:rsidR="00F47059" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA6DD12" w14:textId="24B4DBC2" w:rsidR="00281406" w:rsidRPr="00962959" w:rsidRDefault="00281406" w:rsidP="00F47059">
+    <w:p w14:paraId="4DA6DD12" w14:textId="24B4DBC2" w:rsidR="00281406" w:rsidRPr="009B7EE1" w:rsidRDefault="00281406" w:rsidP="00F47059">
       <w:pPr>
         <w:pStyle w:val="CPFAU-Referencias"/>
         <w:ind w:right="2118"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>GARCIA,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>M.;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>VASCONCELOS,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A.;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>PONTES,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>cidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>estuário</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Rio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Amazonas:</w:t>
       </w:r>
-      <w:r w:rsidR="00F47059">
+      <w:r w:rsidR="00F47059" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>mapeando</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="17"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>apagamentos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>sobrevivências</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>convivência</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="25"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>águas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>cidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Macapá-AP.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="64"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ENCONTRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NACIONAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ENSINO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="65"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>PAISAGISMO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ESCOLAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ARQUITETURA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>BRASIL,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>16.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2022,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Cuiabá.</w:t>
       </w:r>
-      <w:r w:rsidR="00F47059">
+      <w:r w:rsidR="00F47059" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00281406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Anais </w:t>
       </w:r>
-      <w:r w:rsidRPr="00281406">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[...]. Cuiabá: Enepea, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB126E7" w14:textId="77777777" w:rsidR="004B6371" w:rsidRDefault="00B801B1" w:rsidP="004B6371">
+    <w:p w14:paraId="5AB126E7" w14:textId="77777777" w:rsidR="004B6371" w:rsidRPr="009B7EE1" w:rsidRDefault="00B801B1" w:rsidP="004B6371">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="23" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="606" w:right="2007"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7E36">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>HAKIM, B.</w:t>
       </w:r>
-      <w:r w:rsidR="00411B48" w:rsidRPr="002F7E36">
-[...19 lines deleted...]
-      <w:r w:rsidR="0050511B">
+      <w:r w:rsidR="00411B48" w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Law and the </w:t>
+      </w:r>
+      <w:r w:rsidR="0050511B" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="002F7E36">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ity. </w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> JAYYUSI, S</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3AF6" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="00CC3AF6" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="0005583D" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0005583D" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="00530B6C">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="002F7E36">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00411B48" w:rsidRPr="002F7E36">
+      <w:r w:rsidR="00411B48" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="002F7E36">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">d.). </w:t>
       </w:r>
-      <w:r w:rsidR="0046446F" w:rsidRPr="0050511B">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0046446F" w:rsidRPr="0050511B">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0046446F" w:rsidRPr="0050511B">
+      <w:r w:rsidR="0046446F" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Islamic World</w:t>
       </w:r>
-      <w:r w:rsidR="00001E67" w:rsidRPr="0050511B">
+      <w:r w:rsidR="00001E67" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00001E67" w:rsidRPr="002F7E36">
+      <w:r w:rsidR="00001E67" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00001E67">
+      <w:r w:rsidR="00001E67" w:rsidRPr="009B7EE1">
         <w:t xml:space="preserve">Leiden/Boston: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00001E67">
+      <w:r w:rsidR="00001E67" w:rsidRPr="009B7EE1">
         <w:t>Brill</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00001E67">
+      <w:r w:rsidR="00001E67" w:rsidRPr="009B7EE1">
         <w:t>, 2008.</w:t>
       </w:r>
-      <w:r w:rsidR="004B6371" w:rsidRPr="004B6371">
+      <w:r w:rsidR="004B6371" w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B75AA" w14:textId="77777777" w:rsidR="004B6371" w:rsidRDefault="004B6371" w:rsidP="004B6371">
+    <w:p w14:paraId="5F2B75AA" w14:textId="77777777" w:rsidR="004B6371" w:rsidRPr="009B7EE1" w:rsidRDefault="004B6371" w:rsidP="004B6371">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="23" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="606" w:right="2007"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5141694A" w14:textId="7FC63260" w:rsidR="004B6371" w:rsidRDefault="004B6371" w:rsidP="004B6371">
+    <w:p w14:paraId="33063E1E" w14:textId="3FAC3375" w:rsidR="00060320" w:rsidRPr="009B7EE1" w:rsidRDefault="004B6371" w:rsidP="009B7EE1">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="23" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="606" w:right="2007"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>MELLO,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Na</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>beira</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>rio</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>tem</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>cidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>urbanidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>valorização</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>dos</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>corpos</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>d’água.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2008.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-18"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Tese</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Doutorado</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-18"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Arquitetura</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-18"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Urbanismo)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-18"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Universidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6371">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004B6371">
+      <w:r w:rsidRPr="009B7EE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7EE1">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>de Brasília, Brasília, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6092F9" w14:textId="4448E794" w:rsidR="00E326CE" w:rsidRDefault="00E326CE" w:rsidP="00E326CE">
-[...52 lines deleted...]
-    <w:sectPr w:rsidR="00060320" w:rsidRPr="00962959" w:rsidSect="00EA4359">
+    <w:sectPr w:rsidR="00060320" w:rsidRPr="009B7EE1" w:rsidSect="00EA4359">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="2268" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C56299D" w14:textId="77777777" w:rsidR="00EA4359" w:rsidRDefault="00EA4359" w:rsidP="00435504">
+    <w:p w14:paraId="10A3646B" w14:textId="77777777" w:rsidR="00733C8A" w:rsidRDefault="00733C8A" w:rsidP="00435504">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02148298" w14:textId="77777777" w:rsidR="00EA4359" w:rsidRDefault="00EA4359" w:rsidP="00435504">
+    <w:p w14:paraId="06B24AF2" w14:textId="77777777" w:rsidR="00733C8A" w:rsidRDefault="00733C8A" w:rsidP="00435504">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Open Sans"/>
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23537,51 +23540,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="783674EE" w14:textId="77777777" w:rsidR="00882D66" w:rsidRPr="002E0BD7" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:w="546" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10239" w:y="1"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -23596,51 +23599,51 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C30BF14" w14:textId="22E39927" w:rsidR="00882D66" w:rsidRPr="00BD62ED" w:rsidRDefault="00882D66" w:rsidP="00882D66">
+  <w:p w14:paraId="5C30BF14" w14:textId="0525C26C" w:rsidR="00882D66" w:rsidRPr="00BD62ED" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD62ED">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52F954A3" wp14:editId="4230C0F0">
           <wp:simplePos x="0" y="0"/>
@@ -23666,245 +23669,227 @@
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="-12679" b="4760"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="382270" cy="464820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <a14:shadowObscured xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000B4EF9">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Cadernos de Pós-Graduação em Arquitetura e Urbanismo • </w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>v.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>26</w:t>
     </w:r>
-    <w:r w:rsidR="00CB147C">
-[...9 lines deleted...]
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> n.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>jul</w:t>
+      <w:t>jan</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>dez</w:t>
+      <w:t>jun</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...9 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">• </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ISSN 1809-4120</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="551F3C67" w14:textId="77777777" w:rsidR="00882D66" w:rsidRDefault="004B6371" w:rsidP="00882D66">
+  <w:p w14:paraId="551F3C67" w14:textId="77777777" w:rsidR="00882D66" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00882D66" w:rsidRPr="0020334B">
+      <w:r w:rsidRPr="0020334B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>http://editorarevistas.mackenzie.br/index.php/cpgau</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="2A5D28F7" w14:textId="77777777" w:rsidR="00882D66" w:rsidRPr="00AC7EBD" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
@@ -23920,51 +23905,51 @@
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>cadernospos.vXXnXpXX</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>-XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="114281B0" w14:textId="77777777" w:rsidR="00882D66" w:rsidRPr="002E0BD7" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:w="546" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10239" w:y="1"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -23979,51 +23964,51 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F7601F2" w14:textId="126F58BE" w:rsidR="00882D66" w:rsidRPr="00BD62ED" w:rsidRDefault="00882D66" w:rsidP="00882D66">
+  <w:p w14:paraId="3F7601F2" w14:textId="667C0A83" w:rsidR="00882D66" w:rsidRPr="00BD62ED" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD62ED">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A6D0D1E" wp14:editId="249D17BC">
           <wp:simplePos x="0" y="0"/>
@@ -24049,245 +24034,227 @@
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="-12679" b="4760"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="382270" cy="464820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <a14:shadowObscured xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000B4EF9">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Cadernos de Pós-Graduação em Arquitetura e Urbanismo • </w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>v.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>26</w:t>
     </w:r>
-    <w:r w:rsidR="00CB147C">
-[...9 lines deleted...]
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> n.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>jul</w:t>
+      <w:t>jan</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>dez</w:t>
+      <w:t>jun</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="009B7EE1" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...9 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidR="00DB5CDF" w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">• </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ISSN 1809-4120</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D3585EB" w14:textId="77777777" w:rsidR="00882D66" w:rsidRDefault="004B6371" w:rsidP="00882D66">
+  <w:p w14:paraId="2D3585EB" w14:textId="77777777" w:rsidR="00882D66" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00882D66" w:rsidRPr="0020334B">
+      <w:r w:rsidRPr="0020334B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>http://editorarevistas.mackenzie.br/index.php/cpgau</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="795F5C83" w14:textId="77777777" w:rsidR="00882D66" w:rsidRPr="00AC7EBD" w:rsidRDefault="00882D66" w:rsidP="00882D66">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
@@ -24303,51 +24270,51 @@
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>cadernospos.vXXnXpXX</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>-XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CD43FF7" w14:textId="77777777" w:rsidR="000B4EF9" w:rsidRPr="002E0BD7" w:rsidRDefault="000B4EF9" w:rsidP="000B4EF9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:w="546" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10239" w:y="1"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -24363,51 +24330,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00001E67">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002E0BD7">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0096D0A7" w14:textId="49B5775E" w:rsidR="000B4EF9" w:rsidRPr="00BD62ED" w:rsidRDefault="000B4EF9" w:rsidP="000D6153">
+  <w:p w14:paraId="0096D0A7" w14:textId="55A68EC9" w:rsidR="000B4EF9" w:rsidRPr="00BD62ED" w:rsidRDefault="000B4EF9" w:rsidP="000D6153">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD62ED">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4798FA10" wp14:editId="28EA89EE">
           <wp:simplePos x="0" y="0"/>
@@ -24433,235 +24400,237 @@
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="-12679" b="4760"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="382270" cy="464820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <a14:shadowObscured xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000B4EF9">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Cadernos de Pós-Graduação em Arquitetura e Urbanismo • v.</w:t>
     </w:r>
     <w:r w:rsidR="00AD1853">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CB147C">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> n.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00AE0916">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>j</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>ul</w:t>
+      <w:t>an</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>dez</w:t>
+      <w:t>jun</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00AD1853">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CB147C">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> • </w:t>
     </w:r>
     <w:r w:rsidRPr="006408CA">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ISSN 1809-4120</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="709DF592" w14:textId="2A2C6C37" w:rsidR="000B4EF9" w:rsidRDefault="004B6371" w:rsidP="000D6153">
+  <w:p w14:paraId="709DF592" w14:textId="2A2C6C37" w:rsidR="000B4EF9" w:rsidRDefault="000B4EF9" w:rsidP="000D6153">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:spacing w:val="38"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="000B4EF9" w:rsidRPr="0020334B">
+      <w:r w:rsidRPr="0020334B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>http://editorarevistas.mackenzie.br/index.php/cpgau</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="422B62ED" w14:textId="3512072B" w:rsidR="000B4EF9" w:rsidRPr="00AC7EBD" w:rsidRDefault="000B4EF9" w:rsidP="000D6153">
     <w:pPr>
       <w:ind w:right="357"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
@@ -24677,60 +24646,60 @@
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>cadernospos.vXXnXpXX</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00AC7EBD">
       <w:rPr>
         <w:rFonts w:ascii="OpenSans" w:hAnsi="OpenSans" w:cs="OpenSans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>-XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD51299" w14:textId="77777777" w:rsidR="00EA4359" w:rsidRDefault="00EA4359" w:rsidP="00435504">
+    <w:p w14:paraId="34B7E961" w14:textId="77777777" w:rsidR="00733C8A" w:rsidRDefault="00733C8A" w:rsidP="00435504">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B99145" w14:textId="77777777" w:rsidR="00EA4359" w:rsidRDefault="00EA4359" w:rsidP="00435504">
+    <w:p w14:paraId="08088E77" w14:textId="77777777" w:rsidR="00733C8A" w:rsidRDefault="00733C8A" w:rsidP="00435504">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="525DC5A6" w14:textId="77777777" w:rsidR="002D185B" w:rsidRPr="009F1F00" w:rsidRDefault="002D185B" w:rsidP="002D185B">
       <w:pPr>
         <w:pStyle w:val="CPFAU-NotaRodap"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A057D9">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD11FA">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
@@ -24776,65 +24745,65 @@
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1F00">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nulla dictum ultrices nulla eget efficitur. Sed auctor neque nec tortor ornare, at dictum justo laoreet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A027DD7" w14:textId="77777777" w:rsidR="00A66C57" w:rsidRDefault="00A66C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2F382457" w14:textId="47FDE6A4" w:rsidR="000B4EF9" w:rsidRDefault="004B6371" w:rsidP="00A66C57">
+  <w:p w14:paraId="2F382457" w14:textId="47FDE6A4" w:rsidR="000B4EF9" w:rsidRDefault="00000000" w:rsidP="00A66C57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="53BC5A4D">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
@@ -24842,112 +24811,112 @@
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.1pt;height:609.45pt;z-index:-251656704;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-37 0 -37 21546 21600 21546 21600 0 -37 0">
           <v:imagedata r:id="rId1" o:title="GrafismoVertical20%" chromakey="white" gain="39322f" blacklevel="6554f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A66C57">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Título do Artigo (completo ou parcial dependendo do tamanho)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AE4564C" w14:textId="3B71B13A" w:rsidR="000B4EF9" w:rsidRDefault="000B4EF9" w:rsidP="00EF0E7F">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="133"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0EB801F4" w14:textId="6AD65F10" w:rsidR="000B4EF9" w:rsidRPr="00EF0E7F" w:rsidRDefault="00A66C57" w:rsidP="00EF0E7F">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="133"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:smallCaps/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Nome(s) do(s) Autor(es)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0545D8BA" w14:textId="77777777" w:rsidR="000B4EF9" w:rsidRDefault="000B4EF9" w:rsidP="00BB59D4">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B78D78F" w14:textId="6AEDE223" w:rsidR="000B4EF9" w:rsidRPr="008F513E" w:rsidRDefault="000B4EF9" w:rsidP="00BB59D4">
+  <w:p w14:paraId="4B78D78F" w14:textId="763C5108" w:rsidR="000B4EF9" w:rsidRPr="008F513E" w:rsidRDefault="000B4EF9" w:rsidP="00BB59D4">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F513E">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4F882C" wp14:editId="164324E1">
           <wp:simplePos x="0" y="0"/>
@@ -24988,155 +24957,155 @@
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="12465" r="7511"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2299970" cy="702310"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <a14:shadowObscured xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>v.</w:t>
     </w:r>
     <w:r w:rsidR="00845094">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="000B6C82">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> n.</w:t>
     </w:r>
-    <w:r w:rsidR="00DB5CDF">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C13837">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="005370E4">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00530B6C">
+    <w:r w:rsidR="009B7EE1">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="57DC1297" w14:textId="4B634CD2" w:rsidR="000B4EF9" w:rsidRDefault="000B4EF9" w:rsidP="00BB59D4">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6FC31B6B" w14:textId="77777777" w:rsidR="000B4EF9" w:rsidRPr="00813C47" w:rsidRDefault="000B4EF9" w:rsidP="00BB59D4">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
@@ -25213,63 +25182,63 @@
     <w:r w:rsidRPr="000645AB">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000645AB">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:clickAndTypeStyle w:val="CPFAU-TextoCorrido"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00435504"/>
     <w:rsid w:val="00001E67"/>
     <w:rsid w:val="00010886"/>
@@ -25322,77 +25291,80 @@
     <w:rsid w:val="004C49D9"/>
     <w:rsid w:val="004D6CA9"/>
     <w:rsid w:val="0050511B"/>
     <w:rsid w:val="00530B6C"/>
     <w:rsid w:val="005370E4"/>
     <w:rsid w:val="00585093"/>
     <w:rsid w:val="005923A3"/>
     <w:rsid w:val="005B1DE0"/>
     <w:rsid w:val="005C07FE"/>
     <w:rsid w:val="005F6865"/>
     <w:rsid w:val="00603ABD"/>
     <w:rsid w:val="00630C89"/>
     <w:rsid w:val="00633EBF"/>
     <w:rsid w:val="00642773"/>
     <w:rsid w:val="00650CAB"/>
     <w:rsid w:val="00653578"/>
     <w:rsid w:val="00655BF5"/>
     <w:rsid w:val="00664B68"/>
     <w:rsid w:val="00676A16"/>
     <w:rsid w:val="006812A0"/>
     <w:rsid w:val="006D0227"/>
     <w:rsid w:val="006D7239"/>
     <w:rsid w:val="006E28A7"/>
     <w:rsid w:val="006E3826"/>
     <w:rsid w:val="006E6BFC"/>
+    <w:rsid w:val="00733C8A"/>
     <w:rsid w:val="007400FA"/>
     <w:rsid w:val="00752939"/>
     <w:rsid w:val="00757A3C"/>
+    <w:rsid w:val="007C0051"/>
     <w:rsid w:val="007E6021"/>
     <w:rsid w:val="007F379C"/>
     <w:rsid w:val="007F4116"/>
     <w:rsid w:val="00813C47"/>
     <w:rsid w:val="00824C4D"/>
     <w:rsid w:val="00836DE2"/>
     <w:rsid w:val="0084336A"/>
     <w:rsid w:val="00845094"/>
     <w:rsid w:val="0087016F"/>
     <w:rsid w:val="00882D66"/>
     <w:rsid w:val="00894DF1"/>
     <w:rsid w:val="008A727E"/>
     <w:rsid w:val="008B117E"/>
     <w:rsid w:val="008B3625"/>
     <w:rsid w:val="008F513E"/>
     <w:rsid w:val="00910688"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="009375FE"/>
     <w:rsid w:val="00954B93"/>
     <w:rsid w:val="00962959"/>
     <w:rsid w:val="00974070"/>
     <w:rsid w:val="009751C9"/>
     <w:rsid w:val="009826B8"/>
     <w:rsid w:val="009A0E13"/>
+    <w:rsid w:val="009B7EE1"/>
     <w:rsid w:val="009C7E34"/>
     <w:rsid w:val="009E03EC"/>
     <w:rsid w:val="009F1F00"/>
     <w:rsid w:val="009F474C"/>
     <w:rsid w:val="00A0382A"/>
     <w:rsid w:val="00A057D9"/>
     <w:rsid w:val="00A12C60"/>
     <w:rsid w:val="00A15DFD"/>
     <w:rsid w:val="00A4769D"/>
     <w:rsid w:val="00A545FB"/>
     <w:rsid w:val="00A578F7"/>
     <w:rsid w:val="00A66C57"/>
     <w:rsid w:val="00A81E74"/>
     <w:rsid w:val="00AA4BC7"/>
     <w:rsid w:val="00AC475B"/>
     <w:rsid w:val="00AC7EBD"/>
     <w:rsid w:val="00AD1853"/>
     <w:rsid w:val="00AD5FF9"/>
     <w:rsid w:val="00AE0916"/>
     <w:rsid w:val="00B017D0"/>
     <w:rsid w:val="00B0493B"/>
     <w:rsid w:val="00B04988"/>
     <w:rsid w:val="00B1382D"/>
     <w:rsid w:val="00B26800"/>
     <w:rsid w:val="00B801B1"/>
@@ -25444,65 +25416,65 @@
     <w:rsid w:val="00F43256"/>
     <w:rsid w:val="00F43B54"/>
     <w:rsid w:val="00F47059"/>
     <w:rsid w:val="00F74C1D"/>
     <w:rsid w:val="00FC7B04"/>
     <w:rsid w:val="00FD2FE4"/>
     <w:rsid w:val="00FE1395"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44567774"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{8B915C0F-A950-4F68-95EA-6723C821B4CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26429,51 +26401,51 @@
       <w:ind w:left="40" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E326CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1876231831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121610655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26824,73 +26796,73 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54785CA5-D871-6641-B3DD-613093D7F92B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16769</Characters>
+  <Pages>8</Pages>
+  <Words>3104</Words>
+  <Characters>16765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>139</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Marcia Gregori Design</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19835</CharactersWithSpaces>
+  <CharactersWithSpaces>19830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marcia Gregori</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>